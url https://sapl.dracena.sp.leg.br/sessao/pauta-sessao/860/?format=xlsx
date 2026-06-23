--- v0 (2026-05-06)
+++ v1 (2026-06-23)
@@ -66,51 +66,51 @@
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Lei nº 27 de 2026</t>
   </si>
   <si>
     <t>Poder Executivo - Prefeito(a)</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que “Autoriza o Poder Executivo a repassar recursos financeiros, oriundos de Emendas Parlamentares, às entidades cadastradas no Conselho Municipal de Assistência Social, conforme especifica.</t>
   </si>
   <si>
     <t>Recebido e autuado</t>
   </si>
   <si>
     <t>Requerimento nº 450 de 2026</t>
   </si>
   <si>
     <t>Requeremos de acordo com o regimento interno dessa egrégia casa de Leis, ouvido o douto plenário, REGIME DE URGÊNCIA ESPECIAL ao Projeto de Lei Complementar n.º 008/2026, de 17/04/2026, de autoria do Poder Executivo, que dispõe sobre alteração na Lei Complementar 291/2008 (Plano Diretor) e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 8 de 2026</t>
   </si>
   <si>
-    <t>Encaminha Projeto de Lei Complementar que “Dispõe sobre alteração na Lei Complementar 291/2008 (Plano Diretor) e dá outras providências”.</t>
+    <t>Dispõe sobre alteração na Lei Complementar 291/2008 (Plano Diretor) e dá outras providências.</t>
   </si>
   <si>
     <t>Parecer Jurídico - Documento Acessório</t>
   </si>
   <si>
     <t>Projeto de Lei nº 20 de 2026</t>
   </si>
   <si>
     <t>Juliano Brito Bertolini</t>
   </si>
   <si>
     <t>Institui diretrizes para a promoção de conforto sensorial e acessibilidade auditiva na rede pública municipal de ensino de Dracena e dá outras providências</t>
   </si>
   <si>
     <t>Inclusa na Ordem do Dia</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Requerimento nº 422 de 2026</t>
   </si>
   <si>
     <t>Rodrigo Castilho Soares,Amilton Aires de Alencar,Danilo Ledo dos Santos,Du Palma,Edivaldo Caetano de Souza,Juliano Brito Bertolini,Lourival Alves,Luis Antônio (Farinha Dekka),Marcos do Lanche,Milton Polon,Pedro Trabuco,Rodrigo Rossetti Parra,Victor Palhares</t>
   </si>