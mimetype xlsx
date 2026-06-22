--- v0 (2026-05-05)
+++ v1 (2026-06-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="294" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="142">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento nº 396 de 2026</t>
   </si>
   <si>
@@ -72,51 +72,57 @@
   <si>
     <t>Poder Executivo - Prefeito(a)</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos; alteração dos requisitos e atribuições do cargo de Encarregado de Rede de Esgoto e extinção de cargos dos empregos públicos da estrutura de pessoal permanente da EMDAEP – Empresa de Desenvolvimento, Água, Esgoto e Pavimentação de Dracena, conforme especiﬁca, e dá outras providências.</t>
   </si>
   <si>
     <t>Parecer Jurídico - Documento Acessório</t>
   </si>
   <si>
     <t>Projeto de Lei nº 23 de 2026</t>
   </si>
   <si>
     <t>Juliano Brito Bertolini</t>
   </si>
   <si>
     <t>Denomina Centro de Convivência da Empresa de Desenvolvimento, Água, Esgoto  e Pavimentação – Emdaep. (Israel Pereira da Silva)</t>
   </si>
   <si>
     <t>Incluído na Pauta</t>
   </si>
   <si>
     <t>Projeto de Lei nº 18 de 2026</t>
   </si>
   <si>
+    <t>Danilo Ledo dos Santos</t>
+  </si>
+  <si>
     <t>Acrescenta parágrafo único ao art. 1º da Lei nº 3.619, de 19 de dezembro de 2008, conforme especifica.</t>
+  </si>
+  <si>
+    <t>ATA CFO - Documento Acessório</t>
   </si>
   <si>
     <t>Projeto de Lei nº 20 de 2026</t>
   </si>
   <si>
     <t>Institui diretrizes para a promoção de conforto sensorial e acessibilidade auditiva na rede pública municipal de ensino de Dracena e dá outras providências</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 3 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Complementar 050/1995 (LEI 050/1995 - Institui o Código e Posturas do Município de Dracena)</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 5 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre criação de gratiﬁcação e dá outras providências. (gratificação para o exercício, por médico do quadro efetivo da Administração -  função como médico responsável técnico pelo Pronto Atendimento Municipal)</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Requerimento nº 362 de 2026</t>
   </si>
@@ -210,53 +216,50 @@
 Conforme é de conhecimento, já foram adquiridos itens como cadeiras, mesa, fogão e freezer. Contudo, até o presente momento, não houve a aquisição e instalação do parque infantil inicialmente previsto._x000D_
 Diante disso, solicitamos que seja informada qual a previsão para a aquisição e efetiva instalação do referido parque infantil.</t>
   </si>
   <si>
     <t>Requerimento nº 365 de 2026</t>
   </si>
   <si>
     <t>Requeiro a Sra. Prefeita, de acordo com o Regimento Interno desta egrégia Casa de Leis, ouvido o douto plenário, informações acerca da previsão para execução do recapeamento asfáltico da Rua Fidélis Paulino de Arruda, no trecho compreendido entre a Rua São Paulo e a Rua Ipiranga, conforme já solicitado anteriormente por este Vereador, indicando-se a data prevista para o início da obra.</t>
   </si>
   <si>
     <t>Requerimento nº 366 de 2026</t>
   </si>
   <si>
     <t>Requeiro a Sra. Prefeita, de acordo com o Regimento Interno desta egrégia Casa de Leis, ouvido o douto plenário, que nos informe por qual motivo, até a presente data, ainda não foi atendido o pedido deste vereador para implantação de uma lombada na Avenida Rui Barbosa, nas imediações do Supermercado Milena e da padaria local._x000D_
 Os moradores repetidamente reivindicam e aguardam providências, pois já ocorreram vários acidentes no referido trecho.</t>
   </si>
   <si>
     <t>Requerimento nº 367 de 2026</t>
   </si>
   <si>
     <t>Considerando a vistoria realizada pela Sra. Prefeita em conjunto com este vereador, há cerca de quatro meses, na Estrada Municipal Dr. Francisco de Assis Martucci, mais precisamente defronte ao Residencial São Paulo, ocasião em que ficou ajustada a construção de um trevo de acesso com a finalidade de melhorar o fluxo de veículos e garantir maior segurança aos munícipes._x000D_
 Requeiro a Sra. Prefeita, de acordo com o Regimento Interno desta egrégia Casa de Leis, ouvido o douto plenário, que sejam prestadas informações acerca da inclusão da referida obra na programação municipal, bem como a data prevista para o início de sua execução.</t>
   </si>
   <si>
     <t>Requerimento nº 368 de 2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Danilo Ledo dos Santos</t>
   </si>
   <si>
     <t>Requeiro a Sra. Prefeita, de acordo com o Regimento Interno desta egrégia Casa de Leis, ouvido o douto plenário, informações acerca da existência de programação para a realização de melhorias nas estradas do Bairro Iandara, indicando, em caso positivo, a data prevista para o início dos serviços._x000D_
 Justifica-se o presente requerimento em razão das condições das referidas vias, que demandam intervenções para garantir melhores condições de tráfego e segurança aos moradores e usuários.</t>
   </si>
   <si>
     <t>Requerimento nº 370 de 2026</t>
   </si>
   <si>
     <t>Victor Palhares</t>
   </si>
   <si>
     <t>Requeiro, de acordo com o Regimento Interno desta egrégia Casa de Leis, ouvido o douto plenário, o registro em ata dos trabalhos desta Sessão de VOTOS DE CONGRATULAÇÕES à empresa Trevileite, pela celebração de seus 33 anos de história, dedicação e excelência._x000D_
 Destaca-se, com grande reconhecimento, a trajetória do Sr. Ângelo Osvaldir Trevizan, primogênito entre os irmãos fundadores, cuja liderança e compromisso foram fundamentais para a consolidação desta respeitada empresa familiar.</t>
   </si>
   <si>
     <t>Requerimento nº 371 de 2026</t>
   </si>
   <si>
     <t>Du Palma</t>
   </si>
   <si>
     <t>Requeiro a Sra. Prefeita, de acordo com o Regimento Interno desta egrégia Casa de Leis, ouvido o douto plenário, que nos informe:_x000D_
 •	Qual o número de pacientes transportados para atendimento em serviços de oncologia (quimioterapia e radioterapia), bem como os pacientes transportados para a rede Lucy Montoro em Presidente Prudente?_x000D_
 A fim de estudarmos medidas para melhorarmos o transportes desses pacientes.</t>
@@ -954,1129 +957,1135 @@
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>26468</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
+      <c r="D5" t="s">
+        <v>20</v>
+      </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>26470</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>26399</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>26465</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
+        <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>26581</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>26582</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" t="s">
         <v>31</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>26604</v>
       </c>
       <c r="B11" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>26614</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>26618</v>
       </c>
       <c r="B13" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>26624</v>
       </c>
       <c r="B14" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>26625</v>
       </c>
       <c r="B15" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>26626</v>
       </c>
       <c r="B16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>26627</v>
       </c>
       <c r="B17" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>26628</v>
       </c>
       <c r="B18" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F18" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>26629</v>
       </c>
       <c r="B19" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>26580</v>
       </c>
       <c r="B20" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F20" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>26583</v>
       </c>
       <c r="B21" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>26584</v>
       </c>
       <c r="B22" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C22" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" t="s">
         <v>58</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>26585</v>
       </c>
       <c r="B23" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D23" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E23" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>26586</v>
       </c>
       <c r="B24" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C24" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D24" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E24" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>26587</v>
       </c>
       <c r="B25" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C25" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D25" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F25" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>26605</v>
       </c>
       <c r="B26" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C26" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D26" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26606</v>
       </c>
       <c r="B27" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C27" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E27" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26607</v>
       </c>
       <c r="B28" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C28" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D28" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E28" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F28" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26608</v>
       </c>
       <c r="B29" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C29" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D29" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E29" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F29" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26609</v>
       </c>
       <c r="B30" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C30" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D30" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E30" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F30" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26610</v>
       </c>
       <c r="B31" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C31" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D31" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E31" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F31" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>26611</v>
       </c>
       <c r="B32" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C32" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D32" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E32" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F32" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>26612</v>
       </c>
       <c r="B33" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C33" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D33" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E33" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F33" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>26613</v>
       </c>
       <c r="B34" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C34" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D34" t="s">
         <v>16</v>
       </c>
       <c r="E34" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F34" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>26615</v>
       </c>
       <c r="B35" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C35" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D35" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E35" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F35" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>26616</v>
       </c>
       <c r="B36" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D36" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E36" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F36" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>26617</v>
       </c>
       <c r="B37" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C37" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D37" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E37" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F37" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>26619</v>
       </c>
       <c r="B38" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C38" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D38" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E38" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F38" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>26620</v>
       </c>
       <c r="B39" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C39" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D39" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E39" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F39" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>26621</v>
       </c>
       <c r="B40" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C40" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D40" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E40" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F40" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>26622</v>
       </c>
       <c r="B41" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C41" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D41" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E41" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F41" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>26623</v>
       </c>
       <c r="B42" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C42" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D42" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E42" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F42" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>26630</v>
       </c>
       <c r="B43" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C43" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E43" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F43" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>26588</v>
       </c>
       <c r="B44" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C44" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D44" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E44" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F44" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>26589</v>
       </c>
       <c r="B45" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C45" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D45" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E45" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F45" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>26590</v>
       </c>
       <c r="B46" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C46" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D46" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E46" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F46" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>26591</v>
       </c>
       <c r="B47" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C47" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E47" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F47" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>26592</v>
       </c>
       <c r="B48" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C48" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D48" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E48" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F48" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>26593</v>
       </c>
       <c r="B49" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C49" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D49" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E49" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F49" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>26594</v>
       </c>
       <c r="B50" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C50" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D50" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E50" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F50" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>26595</v>
       </c>
       <c r="B51" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C51" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D51" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E51" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F51" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>26596</v>
       </c>
       <c r="B52" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C52" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E52" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F52" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>26597</v>
       </c>
       <c r="B53" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C53" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E53" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F53" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>26598</v>
       </c>
       <c r="B54" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C54" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E54" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F54" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>26599</v>
       </c>
       <c r="B55" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C55" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E55" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F55" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>26600</v>
       </c>
       <c r="B56" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C56" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E56" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F56" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>26601</v>
       </c>
       <c r="B57" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C57" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E57" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F57" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>26602</v>
       </c>
       <c r="B58" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C58" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E58" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F58" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>26603</v>
       </c>
       <c r="B59" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C59" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E59" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F59" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>