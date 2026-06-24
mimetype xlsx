--- v0 (2026-03-07)
+++ v1 (2026-06-24)
@@ -10,101 +10,101 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="396" uniqueCount="181">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento nº 219 de 2026</t>
   </si>
   <si>
     <t>Amilton Aires de Alencar</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL ao Projeto de Lei nº 010, de 09/02/2026, de autoria do Poder Executivo, que dispõe sobre alteração nos incisos II e III, do art. 3º, da Lei nº 2.842/1999, com nova redação dada pela Lei nº 4.777/2019, conforme especifica. (O Projeto visa promover a adequação da composição do Conselho Municipal de Desenvolvimento Rural)</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Lei nº 10 de 2026</t>
   </si>
   <si>
+    <t>Poder Executivo - Prefeito(a)</t>
+  </si>
+  <si>
     <t>Dispõe sobre alteração nos incisos II e III, do art. 3º, da Lei nº 2.842/1999, com nova redação dada pela Lei nº 4.777/2019, conforme especifica. (O Projeto visa promover a adequação da composição do Conselho Municipal de Desenvolvimento Rural, especialmente no que se refere às instituições civis que o integram, de modo a torná-lo mais alinhado à realidade atual do Município e às demandas do público por ele representado)</t>
   </si>
   <si>
     <t>Requerimento nº 220 de 2026</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL ao Projeto de Lei Complementar  nº 002, de 26/02/2026, de autoria do Poder Executivo, que dispõe sobre autorização ao Poder Executivo para atuar em colaboração com o DER e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 2 de 2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Poder Executivo - Prefeito(a)</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo para atuar em colaboração com o DER e dá outras providências</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 2 de 2026</t>
   </si>
   <si>
     <t>Rodrigo Rossetti Parra,Amilton Aires de Alencar,Danilo Ledo dos Santos,Du Palma,Edivaldo Caetano de Souza,Lourival Alves,Luis Antônio (Farinha Dekka),Marcos do Lanche,Milton Polon,Pedro Trabuco,Rodrigo Castilho Soares,Victor Palhares</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Diplomas de Honra ao Mérito. (Diploma de Honra ao Mérito ao cidadão José Fernando Pinto da Costa)</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Requerimento nº 181 de 2026</t>
   </si>
   <si>
     <t>Rodrigo Castilho Soares,Amilton Aires de Alencar,Danilo Ledo dos Santos,Du Palma,Edivaldo Caetano de Souza,Juliano Brito Bertolini,Lourival Alves,Luis Antônio (Farinha Dekka),Marcos do Lanche,Milton Polon,Pedro Trabuco,Rodrigo Rossetti Parra,Victor Palhares</t>
   </si>
   <si>
     <t>Requeremos, de acordo com o Regimento Interno desta Egrégia Casa de Leis, ouvido o Douto Plenário, o registro em Ata dos trabalhos desta Sessão de Voto de Profundo Pesar pelo falecimento da Senhora Antônia Aparecida Dalla Cruz Ferreira, ocorrido em 24 de fevereiro de 2026.</t>
   </si>
@@ -1032,89 +1032,92 @@
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>25948</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>26156</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>26157</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>26081</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">